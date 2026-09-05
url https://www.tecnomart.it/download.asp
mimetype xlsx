--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -1,429 +1,1142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28129"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28129"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\esercizi excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lasvo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99617BE8-F640-4722-A9EE-69F3F04EBC94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BA047DE-D21A-4586-AB0C-139D346B795E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{6510AE39-648C-42C3-8C01-FEC1C300C13A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
+    <sheet name="PRATICHE" sheetId="2" r:id="rId1"/>
+    <sheet name="REPORT" sheetId="3" r:id="rId2"/>
+    <sheet name="OPERATORI" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...78 lines deleted...]
-</comments>
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{096D788E-99E5-489E-8B0C-76040386195D}" keepAlive="1" name="Query - dati" description="Connessione alla query 'dati' nella cartella di lavoro." type="5" refreshedVersion="0" background="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=dati;Extended Properties=&quot;&quot;" command="SELECT * FROM [dati]"/>
+  </connection>
+</connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="18">
-[...52 lines deleted...]
-    <t>Greco di Tufo</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="747" uniqueCount="161">
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>Cliente</t>
+  </si>
+  <si>
+    <t>Debitore</t>
+  </si>
+  <si>
+    <t>Provincia</t>
+  </si>
+  <si>
+    <t>Operatore</t>
+  </si>
+  <si>
+    <t>Capitale</t>
+  </si>
+  <si>
+    <t>Incassato</t>
+  </si>
+  <si>
+    <t>Stato</t>
+  </si>
+  <si>
+    <t>Priorità</t>
+  </si>
+  <si>
+    <t>Banca Alfa</t>
+  </si>
+  <si>
+    <t>Mario De Luca</t>
+  </si>
+  <si>
+    <t>LE</t>
+  </si>
+  <si>
+    <t>Anna Verdi</t>
+  </si>
+  <si>
+    <t>Aperta</t>
+  </si>
+  <si>
+    <t>Alta</t>
+  </si>
+  <si>
+    <t>Finanziaria Beta</t>
+  </si>
+  <si>
+    <t>Giuseppe Romano</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>Luigi Bianchi</t>
+  </si>
+  <si>
+    <t>Chiusa</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>Credito Gamma</t>
+  </si>
+  <si>
+    <t>Francesca Greco</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Mario Rossi</t>
+  </si>
+  <si>
+    <t>In lavorazione</t>
+  </si>
+  <si>
+    <t>Servizi Delta</t>
+  </si>
+  <si>
+    <t>Antonio Rizzo</t>
+  </si>
+  <si>
+    <t>TA</t>
+  </si>
+  <si>
+    <t>Sara Greco</t>
+  </si>
+  <si>
+    <t>Bassa</t>
+  </si>
+  <si>
+    <t>Paolo Romano</t>
+  </si>
+  <si>
+    <t>Paolo Neri</t>
+  </si>
+  <si>
+    <t>Maria Esposito</t>
+  </si>
+  <si>
+    <t>Accordo</t>
+  </si>
+  <si>
+    <t>Luca Santoro</t>
+  </si>
+  <si>
+    <t>FG</t>
+  </si>
+  <si>
+    <t>Giovanna Russo</t>
+  </si>
+  <si>
+    <t>Marco Ferrara</t>
+  </si>
+  <si>
+    <t>Elena De Luca</t>
+  </si>
+  <si>
+    <t>Stefano Romano</t>
+  </si>
+  <si>
+    <t>Carlo Greco</t>
+  </si>
+  <si>
+    <t>Sara Bianchi</t>
+  </si>
+  <si>
+    <t>Andrea Conte</t>
+  </si>
+  <si>
+    <t>Roberto Leone</t>
+  </si>
+  <si>
+    <t>Claudia Serra</t>
+  </si>
+  <si>
+    <t>Davide Romano</t>
+  </si>
+  <si>
+    <t>Laura Costa</t>
+  </si>
+  <si>
+    <t>Simone Greco</t>
+  </si>
+  <si>
+    <t>Elisa Rizzo</t>
+  </si>
+  <si>
+    <t>Matteo Longo</t>
+  </si>
+  <si>
+    <t>Alessia Fiore</t>
+  </si>
+  <si>
+    <t>Nicola Caruso</t>
+  </si>
+  <si>
+    <t>Federica Gallo</t>
+  </si>
+  <si>
+    <t>Michele Romano</t>
+  </si>
+  <si>
+    <t>Valentina Leo</t>
+  </si>
+  <si>
+    <t>Giorgio Rinaldi</t>
+  </si>
+  <si>
+    <t>Chiara Basile</t>
+  </si>
+  <si>
+    <t>Fabio Perrone</t>
+  </si>
+  <si>
+    <t>Ilaria Santoro</t>
+  </si>
+  <si>
+    <t>Leasing Europa</t>
+  </si>
+  <si>
+    <t>Alessandro De Santis</t>
+  </si>
+  <si>
+    <t>Utility Energia Italia</t>
+  </si>
+  <si>
+    <t>Monica Ruggieri</t>
+  </si>
+  <si>
+    <t>CartaPiù Finance</t>
+  </si>
+  <si>
+    <t>Salvatore Lorusso</t>
+  </si>
+  <si>
+    <t>Acqua Sud S.p.A.</t>
+  </si>
+  <si>
+    <t>Teresa Mancini</t>
+  </si>
+  <si>
+    <t>Assicurazioni Aurora</t>
+  </si>
+  <si>
+    <t>Riccardo Romano</t>
+  </si>
+  <si>
+    <t>Silvia De Pascalis</t>
+  </si>
+  <si>
+    <t>Gabriele Perrone</t>
+  </si>
+  <si>
+    <t>Angela Conte</t>
+  </si>
+  <si>
+    <t>Massimo Greco</t>
+  </si>
+  <si>
+    <t>Telefonia Uno</t>
+  </si>
+  <si>
+    <t>Daniela Rizzo</t>
+  </si>
+  <si>
+    <t>Roberto Santoro</t>
+  </si>
+  <si>
+    <t>Lucia Basile</t>
+  </si>
+  <si>
+    <t>Stefano Leo</t>
+  </si>
+  <si>
+    <t>Giulia Ferrara</t>
+  </si>
+  <si>
+    <t>Davide Caruso</t>
+  </si>
+  <si>
+    <t>Franco Longo</t>
+  </si>
+  <si>
+    <t>Valeria Coppola</t>
+  </si>
+  <si>
+    <t>Michele Cataldo</t>
+  </si>
+  <si>
+    <t>Elisa Monti</t>
+  </si>
+  <si>
+    <t>Alberto Mele</t>
+  </si>
+  <si>
+    <t>Cristina Rinaldi</t>
+  </si>
+  <si>
+    <t>Giuseppe D'Amico</t>
+  </si>
+  <si>
+    <t>Serena Vitale</t>
+  </si>
+  <si>
+    <t>Fabio Morelli</t>
+  </si>
+  <si>
+    <t>Paola Ruggiero</t>
+  </si>
+  <si>
+    <t>Antonio Colucci</t>
+  </si>
+  <si>
+    <t>Laura Gatti</t>
+  </si>
+  <si>
+    <t>Nicola Palmieri</t>
+  </si>
+  <si>
+    <t>Martina De Rosa</t>
+  </si>
+  <si>
+    <t>Emanuele Forte</t>
+  </si>
+  <si>
+    <t>Marco Lorusso</t>
+  </si>
+  <si>
+    <t>Chiara Romano</t>
+  </si>
+  <si>
+    <t>Paolo Renna</t>
+  </si>
+  <si>
+    <t>Elena De Vita</t>
+  </si>
+  <si>
+    <t>Lorenzo Fiore</t>
+  </si>
+  <si>
+    <t>Alessandra Leo</t>
+  </si>
+  <si>
+    <t>Fabio Santoro</t>
+  </si>
+  <si>
+    <t>Valentina Caruso</t>
+  </si>
+  <si>
+    <t>Stefano Basile</t>
+  </si>
+  <si>
+    <t>Monica De Luca</t>
+  </si>
+  <si>
+    <t>Davide Mele</t>
+  </si>
+  <si>
+    <t>Sara Rinaldi</t>
+  </si>
+  <si>
+    <t>Antonio Gallo</t>
+  </si>
+  <si>
+    <t>Laura Conte</t>
+  </si>
+  <si>
+    <t>Michele Perrone</t>
+  </si>
+  <si>
+    <t>Silvia Romano</t>
+  </si>
+  <si>
+    <t>Riccardo Longo</t>
+  </si>
+  <si>
+    <t>Giorgio Cataldo</t>
+  </si>
+  <si>
+    <t>Elisa Fiore</t>
+  </si>
+  <si>
+    <t>Claudio Monti</t>
+  </si>
+  <si>
+    <t>Martina Ruggiero</t>
+  </si>
+  <si>
+    <t>Luca Colucci</t>
+  </si>
+  <si>
+    <t>Angela Vitale</t>
+  </si>
+  <si>
+    <t>Nicola Romano</t>
+  </si>
+  <si>
+    <t>Paola Ferrara</t>
+  </si>
+  <si>
+    <t>Matteo Carbone</t>
+  </si>
+  <si>
+    <t>Cristina Leo</t>
+  </si>
+  <si>
+    <t>Roberto Gatti</t>
+  </si>
+  <si>
+    <t>Ilaria Coppola</t>
+  </si>
+  <si>
+    <t>Giuseppe De Rosa</t>
+  </si>
+  <si>
+    <t>Teresa Santoro</t>
+  </si>
+  <si>
+    <t>Emanuele Basile</t>
+  </si>
+  <si>
+    <t>Valerio Perrone</t>
+  </si>
+  <si>
+    <t>Lucia Conte</t>
+  </si>
+  <si>
+    <t>Andrea Romano</t>
+  </si>
+  <si>
+    <t>Federica Longo</t>
+  </si>
+  <si>
+    <t>Gabriele Fiore</t>
+  </si>
+  <si>
+    <t>Simona Greco</t>
+  </si>
+  <si>
+    <t>Fabio Ruggieri</t>
+  </si>
+  <si>
+    <t>Elena Romano</t>
+  </si>
+  <si>
+    <t>Marco Leone</t>
+  </si>
+  <si>
+    <t>Claudia Ferri</t>
+  </si>
+  <si>
+    <t>Lorenzo Mele</t>
+  </si>
+  <si>
+    <t>Giulia Caruso</t>
+  </si>
+  <si>
+    <t>Alberto De Luca</t>
+  </si>
+  <si>
+    <t>Valeria Basile</t>
+  </si>
+  <si>
+    <t>Daniele Perrone</t>
+  </si>
+  <si>
+    <t>Sara Longo</t>
+  </si>
+  <si>
+    <t>Antonio Leo</t>
+  </si>
+  <si>
+    <t>Marta Fiore</t>
+  </si>
+  <si>
+    <t>Stefania Conte</t>
+  </si>
+  <si>
+    <t>Matteo Gallo</t>
+  </si>
+  <si>
+    <t>Silvia Perrone</t>
+  </si>
+  <si>
+    <t>Davide Basile</t>
+  </si>
+  <si>
+    <t>Laura Romano</t>
+  </si>
+  <si>
+    <t>Fabio Greco</t>
+  </si>
+  <si>
+    <t>Cristina Carbone</t>
+  </si>
+  <si>
+    <t>Paolo Fiore</t>
+  </si>
+  <si>
+    <t>Team</t>
+  </si>
+  <si>
+    <t>Responsabile</t>
+  </si>
+  <si>
+    <t>Team Nord</t>
+  </si>
+  <si>
+    <t>Luca Ferri</t>
+  </si>
+  <si>
+    <t>Team Sud</t>
+  </si>
+  <si>
+    <t>Team Centro</t>
+  </si>
+  <si>
+    <t>Paola Conti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color theme="0"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>449580</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="CasellaDiTesto 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39C21BDA-AB4F-4967-BF76-AE307D669D6D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7741920" y="0"/>
+          <a:ext cx="3246120" cy="3352800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t> 1 </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Nel foglio Pratiche recuperare automaticamente:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Team </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Responsabile </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>2 </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Nel foglio Report calcolare</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Aperte </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Chiuse </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche In lavorazione </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Accordo </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Priorità Alta </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Priorità Media </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Numero pratiche Priorità Bassa</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>3</a:t>
+          </a:r>
+          <a:endParaRPr lang="it-IT"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Totale Capitale delle pratiche Aperte </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Totale Capitale delle pratiche Chiuse </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Totale Incassato delle pratiche Chiuse </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Totale Incassato delle pratiche Priorità Alta </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Totale Incassato dell'operatore indicato nella cella B2</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="it-IT" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>426720</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="CasellaDiTesto 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97C62CB9-F366-4538-ACC9-4519349B0C1E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10965180" y="0"/>
+          <a:ext cx="3459480" cy="3352800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Regola 1</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Colorare tutta la riga in rosso quando</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Stato = Aperta </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Priorità = Alta </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Regola 2</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Colorare tutta la riga in verde quando</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Incassato ≥ Capitale</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Regola 3</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Colorare tutta la riga in arancione quando</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Incassato = 0</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Regola 4</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Colorare soltanto la cella del Capitale quando</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Capitale &gt; 15.000 €</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" b="1"/>
+            <a:t>Regola 5</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT"/>
+            <a:t>Colorare la colonna Operatore quando l'operatore è quello selezionato nella cella B2 del foglio Report.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="it-IT" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -531,268 +1244,3715 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDF50A1D-628C-46D9-BFF0-B4A8DE57AD2D}">
+  <dimension ref="A1:I121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="5" max="5" width="12.5546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.77734375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="4">
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2">
+        <v>12500</v>
+      </c>
+      <c r="G2">
+        <v>4500</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3">
+        <v>7800</v>
+      </c>
+      <c r="G3">
+        <v>7800</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="3">
-[...4 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="I3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4">
+        <v>22000</v>
+      </c>
+      <c r="G4">
+        <v>5000</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5">
         <v>4</v>
       </c>
-      <c r="B3" s="4">
+      <c r="B5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5">
+        <v>3500</v>
+      </c>
+      <c r="G5">
+        <v>0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6">
+        <v>15000</v>
+      </c>
+      <c r="G6">
+        <v>15000</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7">
+        <v>9200</v>
+      </c>
+      <c r="G7">
+        <v>3000</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="C3" s="3">
-[...7 lines deleted...]
-      <c r="B4" s="4">
+      <c r="F8">
+        <v>27000</v>
+      </c>
+      <c r="G8">
+        <v>10000</v>
+      </c>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9">
+        <v>4800</v>
+      </c>
+      <c r="G9">
+        <v>4800</v>
+      </c>
+      <c r="H9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10">
+        <v>18000</v>
+      </c>
+      <c r="G10">
+        <v>2000</v>
+      </c>
+      <c r="H10" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="3">
-[...7 lines deleted...]
-      <c r="B5" s="4">
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11">
+        <v>6500</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12">
+        <v>11000</v>
+      </c>
+      <c r="G12">
+        <v>9000</v>
+      </c>
+      <c r="H12" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13">
+        <v>30000</v>
+      </c>
+      <c r="G13">
+        <v>25000</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14">
+        <v>4200</v>
+      </c>
+      <c r="G14">
+        <v>1200</v>
+      </c>
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15">
+        <v>8500</v>
+      </c>
+      <c r="G15">
+        <v>8500</v>
+      </c>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16">
+        <v>16000</v>
+      </c>
+      <c r="G16">
+        <v>7000</v>
+      </c>
+      <c r="H16" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="3">
-[...7 lines deleted...]
-      <c r="B6" s="4">
+      <c r="I16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17">
+        <v>9000</v>
+      </c>
+      <c r="G17">
+        <v>9000</v>
+      </c>
+      <c r="H17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18">
+        <v>13000</v>
+      </c>
+      <c r="G18">
+        <v>1000</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19">
+        <v>5600</v>
+      </c>
+      <c r="G19">
+        <v>5600</v>
+      </c>
+      <c r="H19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20">
+        <v>21000</v>
+      </c>
+      <c r="G20">
+        <v>15000</v>
+      </c>
+      <c r="H20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21">
+        <v>7500</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22">
+        <v>10400</v>
+      </c>
+      <c r="G22">
+        <v>10400</v>
+      </c>
+      <c r="H22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23">
+        <v>19500</v>
+      </c>
+      <c r="G23">
+        <v>6000</v>
+      </c>
+      <c r="H23" t="s">
+        <v>25</v>
+      </c>
+      <c r="I23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24">
+        <v>2800</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" t="s">
+        <v>29</v>
+      </c>
+      <c r="F25">
+        <v>14700</v>
+      </c>
+      <c r="G25">
+        <v>14700</v>
+      </c>
+      <c r="H25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26">
+        <v>24000</v>
+      </c>
+      <c r="G26">
+        <v>9000</v>
+      </c>
+      <c r="H26" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27">
+        <v>8900</v>
+      </c>
+      <c r="G27">
+        <v>2500</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28">
+        <v>17300</v>
+      </c>
+      <c r="G28">
+        <v>17300</v>
+      </c>
+      <c r="H28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>36</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29">
+        <v>6200</v>
+      </c>
+      <c r="G29">
+        <v>1500</v>
+      </c>
+      <c r="H29" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" t="s">
+        <v>29</v>
+      </c>
+      <c r="F30">
+        <v>28500</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F31">
+        <v>12800</v>
+      </c>
+      <c r="G31">
+        <v>12800</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32">
+        <v>18400</v>
+      </c>
+      <c r="G32">
+        <v>3500</v>
+      </c>
+      <c r="H32" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33">
+        <v>2750</v>
+      </c>
+      <c r="G33">
+        <v>2750</v>
+      </c>
+      <c r="H33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34">
+        <v>9600</v>
+      </c>
+      <c r="G34">
+        <v>4200</v>
+      </c>
+      <c r="H34" t="s">
+        <v>34</v>
+      </c>
+      <c r="I34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" t="s">
+        <v>29</v>
+      </c>
+      <c r="F35">
+        <v>13800</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36">
+        <v>5200</v>
+      </c>
+      <c r="G36">
+        <v>1800</v>
+      </c>
+      <c r="H36" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>70</v>
       </c>
-      <c r="C6" s="3">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37">
+        <v>22100</v>
+      </c>
+      <c r="G37">
+        <v>22100</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>21</v>
+      </c>
+      <c r="C38" t="s">
+        <v>71</v>
+      </c>
+      <c r="D38" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38">
+        <v>11800</v>
+      </c>
+      <c r="G38">
+        <v>2500</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" t="s">
+        <v>36</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39">
+        <v>4300</v>
+      </c>
+      <c r="G39">
+        <v>4300</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" t="s">
+        <v>29</v>
+      </c>
+      <c r="F40">
+        <v>19400</v>
+      </c>
+      <c r="G40">
+        <v>7600</v>
+      </c>
+      <c r="H40" t="s">
+        <v>34</v>
+      </c>
+      <c r="I40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" t="s">
+        <v>32</v>
+      </c>
+      <c r="F41">
+        <v>3150</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>24</v>
+      </c>
+      <c r="F42">
+        <v>28700</v>
+      </c>
+      <c r="G42">
+        <v>12000</v>
+      </c>
+      <c r="H42" t="s">
+        <v>25</v>
+      </c>
+      <c r="I42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43">
+        <v>6900</v>
+      </c>
+      <c r="G43">
+        <v>6900</v>
+      </c>
+      <c r="H43" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" t="s">
+        <v>36</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44">
+        <v>8700</v>
+      </c>
+      <c r="G44">
+        <v>900</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" t="s">
+        <v>29</v>
+      </c>
+      <c r="F45">
+        <v>16100</v>
+      </c>
+      <c r="G45">
+        <v>16100</v>
+      </c>
+      <c r="H45" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" t="s">
+        <v>28</v>
+      </c>
+      <c r="E46" t="s">
+        <v>32</v>
+      </c>
+      <c r="F46">
+        <v>9400</v>
+      </c>
+      <c r="G46">
+        <v>2600</v>
+      </c>
+      <c r="H46" t="s">
+        <v>34</v>
+      </c>
+      <c r="I46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47">
+        <v>24700</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+      <c r="I47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" t="s">
+        <v>24</v>
+      </c>
+      <c r="F48">
+        <v>3600</v>
+      </c>
+      <c r="G48">
+        <v>3600</v>
+      </c>
+      <c r="H48" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" t="s">
+        <v>36</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49">
+        <v>7200</v>
+      </c>
+      <c r="G49">
+        <v>2100</v>
+      </c>
+      <c r="H49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I49" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" t="s">
+        <v>29</v>
+      </c>
+      <c r="F50">
+        <v>12600</v>
+      </c>
+      <c r="G50">
+        <v>12600</v>
+      </c>
+      <c r="H50" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" t="s">
+        <v>28</v>
+      </c>
+      <c r="E51" t="s">
+        <v>32</v>
+      </c>
+      <c r="F51">
+        <v>5800</v>
+      </c>
+      <c r="G51">
+        <v>700</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+      <c r="I51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52">
+        <v>17600</v>
+      </c>
+      <c r="G52">
+        <v>8300</v>
+      </c>
+      <c r="H52" t="s">
+        <v>34</v>
+      </c>
+      <c r="I52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53" t="s">
+        <v>87</v>
+      </c>
+      <c r="D53" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53">
+        <v>4500</v>
+      </c>
+      <c r="G53">
+        <v>4500</v>
+      </c>
+      <c r="H53" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" t="s">
+        <v>36</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54">
+        <v>20500</v>
+      </c>
+      <c r="G54">
+        <v>6400</v>
+      </c>
+      <c r="H54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" t="s">
+        <v>29</v>
+      </c>
+      <c r="F55">
+        <v>11200</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>32</v>
+      </c>
+      <c r="F56">
+        <v>8200</v>
+      </c>
+      <c r="G56">
+        <v>8200</v>
+      </c>
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
+        <v>21</v>
+      </c>
+      <c r="C57" t="s">
+        <v>91</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57">
+        <v>25900</v>
+      </c>
+      <c r="G57">
+        <v>11000</v>
+      </c>
+      <c r="H57" t="s">
+        <v>34</v>
+      </c>
+      <c r="I57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
+        <v>62</v>
+      </c>
+      <c r="C58" t="s">
+        <v>92</v>
+      </c>
+      <c r="D58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" t="s">
+        <v>24</v>
+      </c>
+      <c r="F58">
+        <v>5400</v>
+      </c>
+      <c r="G58">
+        <v>1300</v>
+      </c>
+      <c r="H58" t="s">
+        <v>13</v>
+      </c>
+      <c r="I58" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>26</v>
+      </c>
+      <c r="C59" t="s">
+        <v>93</v>
+      </c>
+      <c r="D59" t="s">
+        <v>36</v>
+      </c>
+      <c r="E59" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59">
+        <v>14900</v>
+      </c>
+      <c r="G59">
+        <v>14900</v>
+      </c>
+      <c r="H59" t="s">
+        <v>19</v>
+      </c>
+      <c r="I59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>94</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>29</v>
+      </c>
+      <c r="F60">
+        <v>9800</v>
+      </c>
+      <c r="G60">
+        <v>4200</v>
+      </c>
+      <c r="H60" t="s">
+        <v>25</v>
+      </c>
+      <c r="I60" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61" t="s">
+        <v>95</v>
+      </c>
+      <c r="D61" t="s">
+        <v>28</v>
+      </c>
+      <c r="E61" t="s">
+        <v>32</v>
+      </c>
+      <c r="F61">
+        <v>6700</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>13</v>
+      </c>
+      <c r="I61" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62">
         <v>61</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="4">
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>96</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62">
+        <v>14300</v>
+      </c>
+      <c r="G62">
+        <v>3200</v>
+      </c>
+      <c r="H62" t="s">
+        <v>13</v>
+      </c>
+      <c r="I62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" t="s">
+        <v>97</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
+        <v>24</v>
+      </c>
+      <c r="F63">
+        <v>6900</v>
+      </c>
+      <c r="G63">
+        <v>6900</v>
+      </c>
+      <c r="H63" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
+        <v>74</v>
+      </c>
+      <c r="C64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>18</v>
+      </c>
+      <c r="F64">
+        <v>11800</v>
+      </c>
+      <c r="G64">
+        <v>4500</v>
+      </c>
+      <c r="H64" t="s">
+        <v>34</v>
+      </c>
+      <c r="I64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
+        <v>60</v>
+      </c>
+      <c r="C65" t="s">
+        <v>99</v>
+      </c>
+      <c r="D65" t="s">
+        <v>36</v>
+      </c>
+      <c r="E65" t="s">
+        <v>29</v>
+      </c>
+      <c r="F65">
+        <v>22600</v>
+      </c>
+      <c r="G65">
+        <v>0</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C66" t="s">
+        <v>100</v>
+      </c>
+      <c r="D66" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66" t="s">
+        <v>32</v>
+      </c>
+      <c r="F66">
+        <v>8400</v>
+      </c>
+      <c r="G66">
+        <v>1800</v>
+      </c>
+      <c r="H66" t="s">
+        <v>25</v>
+      </c>
+      <c r="I66" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
+        <v>101</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67">
+        <v>5100</v>
+      </c>
+      <c r="G67">
+        <v>5100</v>
+      </c>
+      <c r="H67" t="s">
+        <v>19</v>
+      </c>
+      <c r="I67" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" t="s">
+        <v>102</v>
+      </c>
+      <c r="D68" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" t="s">
+        <v>24</v>
+      </c>
+      <c r="F68">
+        <v>19700</v>
+      </c>
+      <c r="G68">
+        <v>7600</v>
+      </c>
+      <c r="H68" t="s">
+        <v>34</v>
+      </c>
+      <c r="I68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>66</v>
+      </c>
+      <c r="C69" t="s">
+        <v>103</v>
+      </c>
+      <c r="D69" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" t="s">
+        <v>18</v>
+      </c>
+      <c r="F69">
+        <v>4200</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69" t="s">
+        <v>13</v>
+      </c>
+      <c r="I69" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>64</v>
+      </c>
+      <c r="C70" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" t="s">
+        <v>36</v>
+      </c>
+      <c r="E70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F70">
+        <v>9600</v>
+      </c>
+      <c r="G70">
+        <v>9600</v>
+      </c>
+      <c r="H70" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" t="s">
+        <v>28</v>
+      </c>
+      <c r="E71" t="s">
+        <v>32</v>
+      </c>
+      <c r="F71">
+        <v>15200</v>
+      </c>
+      <c r="G71">
+        <v>3500</v>
+      </c>
+      <c r="H71" t="s">
+        <v>25</v>
+      </c>
+      <c r="I71" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" t="s">
+        <v>106</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72">
+        <v>8800</v>
+      </c>
+      <c r="G72">
+        <v>2200</v>
+      </c>
+      <c r="H72" t="s">
+        <v>13</v>
+      </c>
+      <c r="I72" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>74</v>
+      </c>
+      <c r="C73" t="s">
+        <v>107</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" t="s">
+        <v>24</v>
+      </c>
+      <c r="F73">
+        <v>12900</v>
+      </c>
+      <c r="G73">
+        <v>12900</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>60</v>
+      </c>
+      <c r="C74" t="s">
+        <v>108</v>
+      </c>
+      <c r="D74" t="s">
+        <v>23</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74">
+        <v>24700</v>
+      </c>
+      <c r="G74">
+        <v>9000</v>
+      </c>
+      <c r="H74" t="s">
+        <v>34</v>
+      </c>
+      <c r="I74" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" t="s">
+        <v>109</v>
+      </c>
+      <c r="D75" t="s">
+        <v>36</v>
+      </c>
+      <c r="E75" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75">
+        <v>3600</v>
+      </c>
+      <c r="G75">
+        <v>0</v>
+      </c>
+      <c r="H75" t="s">
+        <v>13</v>
+      </c>
+      <c r="I75" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>110</v>
+      </c>
+      <c r="D76" t="s">
+        <v>28</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>7800</v>
+      </c>
+      <c r="G76">
+        <v>7800</v>
+      </c>
+      <c r="H76" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>68</v>
+      </c>
+      <c r="C77" t="s">
+        <v>111</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77">
+        <v>16900</v>
+      </c>
+      <c r="G77">
+        <v>6100</v>
+      </c>
+      <c r="H77" t="s">
+        <v>25</v>
+      </c>
+      <c r="I77" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>66</v>
+      </c>
+      <c r="C78" t="s">
+        <v>112</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78">
+        <v>5900</v>
+      </c>
+      <c r="G78">
+        <v>900</v>
+      </c>
+      <c r="H78" t="s">
+        <v>13</v>
+      </c>
+      <c r="I78" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>64</v>
+      </c>
+      <c r="C79" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="3">
-[...4 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="D79" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79">
+        <v>11100</v>
+      </c>
+      <c r="G79">
+        <v>11100</v>
+      </c>
+      <c r="H79" t="s">
+        <v>19</v>
+      </c>
+      <c r="I79" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="4">
+      <c r="C80" t="s">
+        <v>113</v>
+      </c>
+      <c r="D80" t="s">
+        <v>36</v>
+      </c>
+      <c r="E80" t="s">
+        <v>29</v>
+      </c>
+      <c r="F80">
+        <v>20300</v>
+      </c>
+      <c r="G80">
+        <v>12400</v>
+      </c>
+      <c r="H80" t="s">
+        <v>34</v>
+      </c>
+      <c r="I80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>21</v>
+      </c>
+      <c r="C81" t="s">
+        <v>114</v>
+      </c>
+      <c r="D81" t="s">
+        <v>28</v>
+      </c>
+      <c r="E81" t="s">
+        <v>32</v>
+      </c>
+      <c r="F81">
+        <v>4800</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="3">
-[...7 lines deleted...]
-      <c r="B9" s="4">
+      <c r="I81" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>74</v>
+      </c>
+      <c r="C82" t="s">
+        <v>115</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82">
+        <v>13200</v>
+      </c>
+      <c r="G82">
+        <v>2800</v>
+      </c>
+      <c r="H82" t="s">
+        <v>25</v>
+      </c>
+      <c r="I82" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>60</v>
+      </c>
+      <c r="C83" t="s">
+        <v>116</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="3">
-[...4 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="F83">
+        <v>6400</v>
+      </c>
+      <c r="G83">
+        <v>6400</v>
+      </c>
+      <c r="H83" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>26</v>
+      </c>
+      <c r="C84" t="s">
+        <v>117</v>
+      </c>
+      <c r="D84" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84">
+        <v>17400</v>
+      </c>
+      <c r="G84">
+        <v>7300</v>
+      </c>
+      <c r="H84" t="s">
+        <v>34</v>
+      </c>
+      <c r="I84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>118</v>
+      </c>
+      <c r="D85" t="s">
+        <v>36</v>
+      </c>
+      <c r="E85" t="s">
+        <v>29</v>
+      </c>
+      <c r="F85">
+        <v>3900</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85" t="s">
+        <v>13</v>
+      </c>
+      <c r="I85" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>68</v>
+      </c>
+      <c r="C86" t="s">
+        <v>119</v>
+      </c>
+      <c r="D86" t="s">
+        <v>28</v>
+      </c>
+      <c r="E86" t="s">
+        <v>32</v>
+      </c>
+      <c r="F86">
+        <v>9800</v>
+      </c>
+      <c r="G86">
+        <v>9800</v>
+      </c>
+      <c r="H86" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>66</v>
+      </c>
+      <c r="C87" t="s">
+        <v>120</v>
+      </c>
+      <c r="D87" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="4">
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87">
+        <v>21500</v>
+      </c>
+      <c r="G87">
+        <v>9600</v>
+      </c>
+      <c r="H87" t="s">
+        <v>25</v>
+      </c>
+      <c r="I87" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>64</v>
+      </c>
+      <c r="C88" t="s">
+        <v>121</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88">
+        <v>7600</v>
+      </c>
+      <c r="G88">
+        <v>1200</v>
+      </c>
+      <c r="H88" t="s">
+        <v>13</v>
+      </c>
+      <c r="I88" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>122</v>
+      </c>
+      <c r="D89" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="3">
-[...4 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89">
+        <v>12600</v>
+      </c>
+      <c r="G89">
+        <v>12600</v>
+      </c>
+      <c r="H89" t="s">
+        <v>19</v>
+      </c>
+      <c r="I89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>21</v>
+      </c>
+      <c r="C90" t="s">
+        <v>123</v>
+      </c>
+      <c r="D90" t="s">
+        <v>36</v>
+      </c>
+      <c r="E90" t="s">
+        <v>29</v>
+      </c>
+      <c r="F90">
+        <v>18400</v>
+      </c>
+      <c r="G90">
+        <v>8500</v>
+      </c>
+      <c r="H90" t="s">
+        <v>34</v>
+      </c>
+      <c r="I90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>74</v>
+      </c>
+      <c r="C91" t="s">
+        <v>124</v>
+      </c>
+      <c r="D91" t="s">
+        <v>28</v>
+      </c>
+      <c r="E91" t="s">
+        <v>32</v>
+      </c>
+      <c r="F91">
+        <v>5400</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91" t="s">
+        <v>13</v>
+      </c>
+      <c r="I91" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>60</v>
+      </c>
+      <c r="C92" t="s">
+        <v>125</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="4">
-[...7 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="F92">
+        <v>15900</v>
+      </c>
+      <c r="G92">
+        <v>4700</v>
+      </c>
+      <c r="H92" t="s">
+        <v>25</v>
+      </c>
+      <c r="I92" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>26</v>
+      </c>
+      <c r="C93" t="s">
+        <v>126</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>24</v>
+      </c>
+      <c r="F93">
+        <v>4700</v>
+      </c>
+      <c r="G93">
+        <v>4700</v>
+      </c>
+      <c r="H93" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>127</v>
+      </c>
+      <c r="D94" t="s">
+        <v>23</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94">
+        <v>9400</v>
+      </c>
+      <c r="G94">
+        <v>3200</v>
+      </c>
+      <c r="H94" t="s">
+        <v>34</v>
+      </c>
+      <c r="I94" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>68</v>
+      </c>
+      <c r="C95" t="s">
+        <v>128</v>
+      </c>
+      <c r="D95" t="s">
+        <v>36</v>
+      </c>
+      <c r="E95" t="s">
+        <v>29</v>
+      </c>
+      <c r="F95">
+        <v>28100</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="4">
+      <c r="I95" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>66</v>
+      </c>
+      <c r="C96" t="s">
+        <v>129</v>
+      </c>
+      <c r="D96" t="s">
+        <v>28</v>
+      </c>
+      <c r="E96" t="s">
+        <v>32</v>
+      </c>
+      <c r="F96">
+        <v>8300</v>
+      </c>
+      <c r="G96">
+        <v>2100</v>
+      </c>
+      <c r="H96" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="3">
+      <c r="I96" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>64</v>
+      </c>
+      <c r="C97" t="s">
+        <v>130</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97">
+        <v>6200</v>
+      </c>
+      <c r="G97">
+        <v>6200</v>
+      </c>
+      <c r="H97" t="s">
+        <v>19</v>
+      </c>
+      <c r="I97" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>131</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>24</v>
+      </c>
+      <c r="F98">
+        <v>18900</v>
+      </c>
+      <c r="G98">
+        <v>7300</v>
+      </c>
+      <c r="H98" t="s">
+        <v>34</v>
+      </c>
+      <c r="I98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99" t="s">
+        <v>132</v>
+      </c>
+      <c r="D99" t="s">
+        <v>23</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99">
+        <v>5100</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99" t="s">
+        <v>13</v>
+      </c>
+      <c r="I99" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>74</v>
+      </c>
+      <c r="C100" t="s">
+        <v>133</v>
+      </c>
+      <c r="D100" t="s">
+        <v>36</v>
+      </c>
+      <c r="E100" t="s">
+        <v>29</v>
+      </c>
+      <c r="F100">
+        <v>10500</v>
+      </c>
+      <c r="G100">
+        <v>10500</v>
+      </c>
+      <c r="H100" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>60</v>
+      </c>
+      <c r="C101" t="s">
+        <v>134</v>
+      </c>
+      <c r="D101" t="s">
+        <v>28</v>
+      </c>
+      <c r="E101" t="s">
+        <v>32</v>
+      </c>
+      <c r="F101">
+        <v>14600</v>
+      </c>
+      <c r="G101">
+        <v>3900</v>
+      </c>
+      <c r="H101" t="s">
+        <v>25</v>
+      </c>
+      <c r="I101" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>26</v>
+      </c>
+      <c r="C102" t="s">
+        <v>135</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102">
+        <v>9100</v>
+      </c>
+      <c r="G102">
+        <v>1700</v>
+      </c>
+      <c r="H102" t="s">
+        <v>13</v>
+      </c>
+      <c r="I102" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>136</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>24</v>
+      </c>
+      <c r="F103">
+        <v>11800</v>
+      </c>
+      <c r="G103">
+        <v>11800</v>
+      </c>
+      <c r="H103" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>68</v>
+      </c>
+      <c r="C104" t="s">
+        <v>137</v>
+      </c>
+      <c r="D104" t="s">
+        <v>23</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104">
+        <v>23100</v>
+      </c>
+      <c r="G104">
+        <v>9800</v>
+      </c>
+      <c r="H104" t="s">
+        <v>34</v>
+      </c>
+      <c r="I104" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>66</v>
+      </c>
+      <c r="C105" t="s">
+        <v>138</v>
+      </c>
+      <c r="D105" t="s">
+        <v>36</v>
+      </c>
+      <c r="E105" t="s">
+        <v>29</v>
+      </c>
+      <c r="F105">
+        <v>4100</v>
+      </c>
+      <c r="G105">
+        <v>0</v>
+      </c>
+      <c r="H105" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>64</v>
+      </c>
+      <c r="C106" t="s">
+        <v>139</v>
+      </c>
+      <c r="D106" t="s">
+        <v>28</v>
+      </c>
+      <c r="E106" t="s">
+        <v>32</v>
+      </c>
+      <c r="F106">
+        <v>8600</v>
+      </c>
+      <c r="G106">
+        <v>8600</v>
+      </c>
+      <c r="H106" t="s">
+        <v>19</v>
+      </c>
+      <c r="I106" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>140</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107">
+        <v>17200</v>
+      </c>
+      <c r="G107">
+        <v>6500</v>
+      </c>
+      <c r="H107" t="s">
+        <v>25</v>
+      </c>
+      <c r="I107" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>21</v>
+      </c>
+      <c r="C108" t="s">
+        <v>141</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>24</v>
+      </c>
+      <c r="F108">
+        <v>6800</v>
+      </c>
+      <c r="G108">
+        <v>1500</v>
+      </c>
+      <c r="H108" t="s">
+        <v>13</v>
+      </c>
+      <c r="I108" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>74</v>
+      </c>
+      <c r="C109" t="s">
+        <v>142</v>
+      </c>
+      <c r="D109" t="s">
+        <v>23</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109">
+        <v>13700</v>
+      </c>
+      <c r="G109">
+        <v>13700</v>
+      </c>
+      <c r="H109" t="s">
+        <v>19</v>
+      </c>
+      <c r="I109" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>60</v>
+      </c>
+      <c r="C110" t="s">
+        <v>143</v>
+      </c>
+      <c r="D110" t="s">
+        <v>36</v>
+      </c>
+      <c r="E110" t="s">
+        <v>29</v>
+      </c>
+      <c r="F110">
+        <v>21400</v>
+      </c>
+      <c r="G110">
+        <v>10200</v>
+      </c>
+      <c r="H110" t="s">
+        <v>34</v>
+      </c>
+      <c r="I110" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>26</v>
+      </c>
+      <c r="C111" t="s">
         <v>144</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="D111" t="s">
+        <v>28</v>
+      </c>
+      <c r="E111" t="s">
+        <v>32</v>
+      </c>
+      <c r="F111">
+        <v>5700</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111" t="s">
+        <v>13</v>
+      </c>
+      <c r="I111" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="4">
-[...10 lines deleted...]
-      <c r="B15" s="4">
+      <c r="C112" t="s">
+        <v>145</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112">
+        <v>14900</v>
+      </c>
+      <c r="G112">
+        <v>3400</v>
+      </c>
+      <c r="H112" t="s">
+        <v>25</v>
+      </c>
+      <c r="I112" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>68</v>
+      </c>
+      <c r="C113" t="s">
+        <v>119</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>24</v>
+      </c>
+      <c r="F113">
+        <v>7300</v>
+      </c>
+      <c r="G113">
+        <v>7300</v>
+      </c>
+      <c r="H113" t="s">
+        <v>19</v>
+      </c>
+      <c r="I113" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>66</v>
+      </c>
+      <c r="C114" t="s">
+        <v>146</v>
+      </c>
+      <c r="D114" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="3">
-[...2 lines deleted...]
-      <c r="E15" s="1" t="s">
+      <c r="E114" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114">
+        <v>19400</v>
+      </c>
+      <c r="G114">
+        <v>8100</v>
+      </c>
+      <c r="H114" t="s">
+        <v>34</v>
+      </c>
+      <c r="I114" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>64</v>
+      </c>
+      <c r="C115" t="s">
+        <v>147</v>
+      </c>
+      <c r="D115" t="s">
+        <v>36</v>
+      </c>
+      <c r="E115" t="s">
+        <v>29</v>
+      </c>
+      <c r="F115">
+        <v>3300</v>
+      </c>
+      <c r="G115">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="H115" t="s">
+        <v>13</v>
+      </c>
+      <c r="I115" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>148</v>
+      </c>
+      <c r="D116" t="s">
+        <v>28</v>
+      </c>
+      <c r="E116" t="s">
+        <v>32</v>
+      </c>
+      <c r="F116">
+        <v>10100</v>
+      </c>
+      <c r="G116">
+        <v>10100</v>
+      </c>
+      <c r="H116" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>21</v>
+      </c>
+      <c r="C117" t="s">
+        <v>149</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117">
+        <v>26400</v>
+      </c>
+      <c r="G117">
+        <v>11600</v>
+      </c>
+      <c r="H117" t="s">
+        <v>25</v>
+      </c>
+      <c r="I117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>74</v>
+      </c>
+      <c r="C118" t="s">
+        <v>150</v>
+      </c>
+      <c r="D118" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="4">
-[...6 lines deleted...]
-      <c r="F16" s="3"/>
+      <c r="E118" t="s">
+        <v>24</v>
+      </c>
+      <c r="F118">
+        <v>6200</v>
+      </c>
+      <c r="G118">
+        <v>900</v>
+      </c>
+      <c r="H118" t="s">
+        <v>13</v>
+      </c>
+      <c r="I118" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>60</v>
+      </c>
+      <c r="C119" t="s">
+        <v>151</v>
+      </c>
+      <c r="D119" t="s">
+        <v>23</v>
+      </c>
+      <c r="E119" t="s">
+        <v>18</v>
+      </c>
+      <c r="F119">
+        <v>12800</v>
+      </c>
+      <c r="G119">
+        <v>12800</v>
+      </c>
+      <c r="H119" t="s">
+        <v>19</v>
+      </c>
+      <c r="I119" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>26</v>
+      </c>
+      <c r="C120" t="s">
+        <v>152</v>
+      </c>
+      <c r="D120" t="s">
+        <v>36</v>
+      </c>
+      <c r="E120" t="s">
+        <v>29</v>
+      </c>
+      <c r="F120">
+        <v>17600</v>
+      </c>
+      <c r="G120">
+        <v>6900</v>
+      </c>
+      <c r="H120" t="s">
+        <v>34</v>
+      </c>
+      <c r="I120" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>153</v>
+      </c>
+      <c r="D121" t="s">
+        <v>28</v>
+      </c>
+      <c r="E121" t="s">
+        <v>32</v>
+      </c>
+      <c r="F121">
+        <v>4900</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121" t="s">
+        <v>13</v>
+      </c>
+      <c r="I121" t="s">
+        <v>30</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <legacyDrawing r:id="rId1"/>
+  <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E5BE23B-3316-470F-B25F-4D0F222AA332}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC186241-8591-4A42-BD3A-30F349A597FE}">
+  <dimension ref="A1:C6"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A G A E A A B Q S w M E F A A C A A g A G l L 8 X F 9 7 s f W m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n P 2 C i k o + y c G U i i Y n G u G 1 q h U Y o h h b L 3 V x 4 J K 8 g R l F 3 L u f N W 8 z c r z f I + r o K L q q 1 u j E p Y p i i Q B n Z H L Q p U t S 5 Y z h D G Y e 1 k C d R q G C Q j U 1 6 e 0 h R 6 d w 5 I c R 7 j 3 2 M m 7 Y g E a W M 7 P P V R p a q F u g j 6 / 9 y q I 1 1 w k i F O O x e Y 3 i E W T z B b D r H F M g I I d f m K 0 T D 3 m f 7 A 2 H R V a 5 r F d c u X G 6 B j B H I + w N / A F B L A w Q U A A I A C A A a U v x c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A G l L 8 X N b d M b d Y A Q A A d A I A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A I V Q w U 7 C Q B S 8 k / A P m 3 q B p G k g U R I l P Z h W I w d F A 5 6 o h 0 f 7 w J d s d 5 v d R x U I / + K / + G M + h E Q U j X v Z 3 Z m d N z P r M W e y R o 1 2 e 7 f f b D Q b / h k c F q o A J h U r j d x s K F l D R 3 M y K F D i 6 y i 1 + a J E w 6 1 r 0 h g l 1 r B c f C t I L r J H j 8 5 n G n x t s 9 S + G G 2 h 8 N l 2 X J T 7 O m i H k x Q 1 l c T o 4 q A f h C q x e l E a H 5 + H 6 s r k t i A z j 3 t n n U 4 3 V A 8 L y z j i p c b 4 6 x j d W Y N P 7 X C X 6 y Q Y i L l n W E k D U q B X w K g K U p p q 1 N o G k n g M U 5 H d O 1 v K j B u E Q h K 2 9 o V C N d k T l 1 q P c t D g f M x u c e h w K 6 F m l A N b x V Q d j B w 7 M H 5 m X b n r M F 5 W 6 F v / J g r X 6 2 C Q S n N 5 1 z u N t q p N q N Z B o k l + E Y V g g R T j K 3 / i K U 6 J r T s m J H h N J i c 4 Y o Y V O v h V k 0 B F D B q P 7 Q c m B + 9 F d U y N e A f / t C f r i N / f v j G b d r N B 5 q + v 6 3 8 A U E s B A i 0 A F A A C A A g A G l L 8 X F 9 7 s f W m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A B p S / F w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A G l L 8 X N b d M b d Y A Q A A d A I A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A i A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + s w w A A A A A A A C R D A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z G F 0 a T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z E 4 M G Z i M z Y 0 L T Z l M T Y t N G U z Y i 0 5 M D c y L W Q w Y j R h N 2 E 1 N D U 1 Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x M j A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D c t M j h U M D g 6 M T U 6 M j I u M T I 5 M z I 3 N 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B d 1 l H Q m d Z R E F 3 W U c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 S U Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 x p Z W 5 0 Z S Z x d W 9 0 O y w m c X V v d D t E Z W J p d G 9 y Z S Z x d W 9 0 O y w m c X V v d D t Q c m 9 2 a W 5 j a W E m c X V v d D s s J n F 1 b 3 Q 7 T 3 B l c m F 0 b 3 J l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N h c G l 0 Y W x l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l u Y 2 F z c 2 F 0 b y Z x d W 9 0 O y w m c X V v d D t T d G F 0 b y Z x d W 9 0 O y w m c X V v d D t Q c m l v c m l 0 w 6 A m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 5 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 N s a W V u d G U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 R l Y m l 0 b 3 J l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 2 R h d G k v T W 9 k a W Z p Y 2 F 0 b y B 0 a X B v L n t Q c m 9 2 a W 5 j a W E s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 9 w Z X J h d G 9 y Z S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 Q 2 F w a X R h b G U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 l u Y 2 F z c 2 F 0 b y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 U 3 R h d G 8 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 1 B y a W 9 y a X T D o C w 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 O S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 S U Q s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 N s a W V u d G U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 R l Y m l 0 b 3 J l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 2 R h d G k v T W 9 k a W Z p Y 2 F 0 b y B 0 a X B v L n t Q c m 9 2 a W 5 j a W E s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 9 w Z X J h d G 9 y Z S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 Q 2 F w a X R h b G U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 0 l u Y 2 F z c 2 F 0 b y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 g d G l w b y 5 7 U 3 R h d G 8 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v Z G F 0 a S 9 N b 2 R p Z m l j Y X R v I H R p c G 8 u e 1 B y a W 9 y a X T D o C w 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z G F 0 a S 9 P c m l n a W 5 l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Z G F 0 a S 9 J b n R l c 3 R h e m l v b m k l M j B h b H p h d G U l M j B k a S U y M G x p d m V s b G 8 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 k Y X R p L 0 1 v Z G l m a W N h d G 8 l M j B 0 a X B v P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A B m U B N 5 9 A T l K k v M J 4 J 3 8 K r 4 A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A C o 8 p N U p B + f q q Q 5 B f 9 + q z P V j + K 4 e Y G O / S v l N v d 9 w 8 Z L M A A A A A D o A A A A A C A A A g A A A A f x k 6 f O O g F q + f E Q p q H H l 8 F n A V a 1 T Z j c O J 5 V Y b j K R f H o d Q A A A A r H N L U I W c 9 4 m w t f 5 9 E + d v b d + 0 h P x 2 Y l d Q 9 C / V 6 A 3 Q V z r M L X t L B M V 7 y M z c d B P 1 A u L 0 Y F n F E U j t h / h K C W 5 2 e s 9 P I k F T 2 P W f V f 3 5 R S L f O j j 6 8 O 5 A A A A A / 7 9 / k 8 H 5 0 Y T H o O y x 1 A A u 6 8 R g l b o V O y W x + d P b w M W e 3 F F D t k v I P L S r G 9 N b D U 3 s v d I B N z r 7 v 0 U I 5 C n d Z p Q X f v / y D g = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F98CA9D3-B86E-4471-9999-24E9C1E4597D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Foglio1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>PRATICHE</vt:lpstr>
+      <vt:lpstr>REPORT</vt:lpstr>
+      <vt:lpstr>OPERATORI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows User</dc:creator>
+  <dc:creator>La Svolta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>